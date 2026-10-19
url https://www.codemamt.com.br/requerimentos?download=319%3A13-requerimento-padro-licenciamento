--- v0 (2025-12-15)
+++ v1 (2026-10-19)
@@ -28,51 +28,50 @@
       <w:tblPr>
         <w:tblW w:w="9420" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1724"/>
         <w:gridCol w:w="5563"/>
         <w:gridCol w:w="2133"/>
       </w:tblGrid>
       <w:tr w:rsidR="00507485" w14:paraId="4EFFA909" w14:textId="77777777" w:rsidTr="00507485">
         <w:trPr>
           <w:trHeight w:val="1248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66B01616" w14:textId="77777777" w:rsidR="00507485" w:rsidRPr="00162EA6" w:rsidRDefault="00507485" w:rsidP="00BB19E2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2024D8F8" wp14:editId="40A47317">
                   <wp:extent cx="957580" cy="655320"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -93,51 +92,50 @@
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="957580" cy="655320"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5563" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C4C342B" w14:textId="77777777" w:rsidR="00507485" w:rsidRPr="009D2C7C" w:rsidRDefault="00507485" w:rsidP="00BB19E2">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D2C7C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ESTADO DE MATO GROSSO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="627A17DB" w14:textId="77777777" w:rsidR="00507485" w:rsidRPr="009D2C7C" w:rsidRDefault="00507485" w:rsidP="00BB19E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -237,51 +235,50 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="+mn-cs"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/MT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00F21C48" w14:textId="357B47A1" w:rsidR="00507485" w:rsidRPr="009D2C7C" w:rsidRDefault="00507485" w:rsidP="00BB19E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6333A2F6" w14:textId="77777777" w:rsidR="00507485" w:rsidRDefault="00594B9E">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FE020C1" wp14:editId="54557F6D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-70485</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>39370</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1323975" cy="276225"/>
                       <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                       <wp:wrapNone/>
                       <wp:docPr id="181" name="Text Box 20"/>
                       <wp:cNvGraphicFramePr>
@@ -397,51 +394,50 @@
           <w:p w14:paraId="41049244" w14:textId="77777777" w:rsidR="00507485" w:rsidRPr="009D2C7C" w:rsidRDefault="00507485" w:rsidP="00BB19E2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="60"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D2C7C">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="60"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>REQUERIMENTO PADRÃO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="676C05EE" w14:textId="77777777" w:rsidR="00507485" w:rsidRDefault="00507485">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5FEDA454" w14:textId="77777777" w:rsidR="00507485" w:rsidRPr="005D61BD" w:rsidRDefault="00507485">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9404" w:type="dxa"/>
         <w:tblInd w:w="67" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6135,51 +6131,51 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002048A5">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7 – DESCRIÇÃO DA(S) ATIVIDADE(S)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002048A5" w14:paraId="20B8FD88" w14:textId="77777777" w:rsidTr="00FC7C85">
         <w:trPr>
           <w:trHeight w:val="3982"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C05AC8A" w14:textId="77777777" w:rsidR="002048A5" w:rsidRDefault="008C399A" w:rsidP="00756074">
+          <w:p w14:paraId="083FE23F" w14:textId="77777777" w:rsidR="002048A5" w:rsidRDefault="008C399A" w:rsidP="00756074">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F06676A" wp14:editId="63BA4025">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>22639</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1556081</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="5899868" cy="723569"/>
                       <wp:effectExtent l="0" t="0" r="5715" b="635"/>
                       <wp:wrapNone/>
                       <wp:docPr id="4" name="Caixa de Texto 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
@@ -6312,57 +6308,55 @@
                             <w:r w:rsidR="008C399A" w:rsidRPr="008C399A">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                                 <w:vertAlign w:val="superscript"/>
                               </w:rPr>
                               <w:t>3</w:t>
                             </w:r>
                             <w:r w:rsidR="008C399A" w:rsidRPr="008C399A">
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>/ano; produção em t/mês; capacidade de armazenagem em toneladas; extensão em km (canais de irrigação).</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="00960F58" w14:textId="77777777" w:rsidR="008C399A" w:rsidRDefault="008C399A"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="925241500"/>
+                <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00756074" w:rsidRPr="00756074">
-[...3 lines deleted...]
-                  <w:t>___</w:t>
+                <w:r w:rsidR="00027C81">
+                  <w:t xml:space="preserve">     </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0086741B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B3BC858" wp14:editId="3F81D04E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2355850</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>2279650</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="3614420" cy="228600"/>
                       <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Caixa de Texto 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
@@ -6430,50 +6424,51 @@
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="39E5B30E" w14:textId="77777777" w:rsidR="0086741B" w:rsidRPr="007E3CC6" w:rsidRDefault="0086741B" w:rsidP="0086741B">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007E3CC6">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>(Se este espaço for insuficiente, anexar folhas das mesmas dimensões)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1C05AC8A" w14:textId="759E7660" w:rsidR="00027C81" w:rsidRPr="00027C81" w:rsidRDefault="00027C81" w:rsidP="00027C81"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="73E30440" w14:textId="77777777" w:rsidR="002048A5" w:rsidRPr="00377CBC" w:rsidRDefault="002048A5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9465" w:type="dxa"/>
         <w:tblInd w:w="94" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
@@ -6531,204 +6526,169 @@
           <w:p w14:paraId="0FB96E77" w14:textId="77777777" w:rsidR="00E932E5" w:rsidRPr="007E3CC6" w:rsidRDefault="00E932E5" w:rsidP="00E932E5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E3CC6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Declaro para os devidos fins que:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57CF7E7B" w14:textId="77777777" w:rsidR="00E932E5" w:rsidRPr="007E3CC6" w:rsidRDefault="00E932E5" w:rsidP="00E932E5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E3417D0" w14:textId="77777777" w:rsidR="00E932E5" w:rsidRDefault="00E932E5" w:rsidP="00E932E5">
+          <w:p w14:paraId="4E3417D0" w14:textId="2B4E6622" w:rsidR="00E932E5" w:rsidRDefault="00E932E5" w:rsidP="00E932E5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Venho requerer ao</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3CC6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consórcio Intermunicipal de Desenvolvimento Econômico, Social e Ambiental “Médio Araguaia” – CODEMA</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3CC6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> o</w:t>
             </w:r>
             <w:r w:rsidRPr="000A3794">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00027C81" w:rsidRPr="000A3794">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00027C81" w:rsidRPr="007E3CC6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00027C81">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>respectivo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A3794">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3CC6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:vertAlign w:val="superscript"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> r</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> documento</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A3794">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3CC6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>espectivo</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> relacionados no item 1 desse requerimento, de acordo com estabelecido no regulamento;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F826C51" w14:textId="77777777" w:rsidR="00377CBC" w:rsidRPr="007E3CC6" w:rsidRDefault="00377CBC" w:rsidP="00377CBC">
+          <w:p w14:paraId="64166CDF" w14:textId="77777777" w:rsidR="009213D6" w:rsidRPr="009213D6" w:rsidRDefault="009213D6" w:rsidP="00E932E5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...42 lines deleted...]
-          <w:p w14:paraId="09822C88" w14:textId="77777777" w:rsidR="00E932E5" w:rsidRPr="007E3CC6" w:rsidRDefault="00E932E5" w:rsidP="00E932E5">
+            <w:r w:rsidRPr="009213D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Estou CIENTE de que a atividade, obra ou empreendimento acima declarado é passível de licenciamento ambiental no âmbito da competência municipal, por estar enquadrado nas tipologias previstas no Anexo Único da Resolução CONSEMA nº 74/2025, observados os critérios, limites e demais disposições nela estabelecidos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09822C88" w14:textId="6557604E" w:rsidR="00E932E5" w:rsidRPr="007E3CC6" w:rsidRDefault="00E932E5" w:rsidP="00E932E5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E3CC6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>O desenvolvimento das atividades relacionadas no</w:t>
             </w:r>
             <w:r w:rsidRPr="000A3794">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
@@ -7492,74 +7452,77 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="841048817">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00507485"/>
+    <w:rsid w:val="00027C81"/>
     <w:rsid w:val="000466BD"/>
     <w:rsid w:val="000F610D"/>
     <w:rsid w:val="00187EBB"/>
     <w:rsid w:val="002048A5"/>
     <w:rsid w:val="00272949"/>
+    <w:rsid w:val="002859BA"/>
     <w:rsid w:val="002F008F"/>
     <w:rsid w:val="003364C9"/>
     <w:rsid w:val="00377CBC"/>
     <w:rsid w:val="003E65E7"/>
     <w:rsid w:val="0040091E"/>
     <w:rsid w:val="00443FD3"/>
     <w:rsid w:val="00454A15"/>
     <w:rsid w:val="004B7B30"/>
     <w:rsid w:val="004F6E72"/>
     <w:rsid w:val="00507485"/>
     <w:rsid w:val="00574E05"/>
     <w:rsid w:val="00594B9E"/>
     <w:rsid w:val="005D61BD"/>
     <w:rsid w:val="00735DCD"/>
     <w:rsid w:val="00756074"/>
     <w:rsid w:val="00846994"/>
     <w:rsid w:val="0086741B"/>
     <w:rsid w:val="008C399A"/>
     <w:rsid w:val="009049A6"/>
+    <w:rsid w:val="009213D6"/>
     <w:rsid w:val="0097569F"/>
     <w:rsid w:val="009E2553"/>
     <w:rsid w:val="00A563DE"/>
     <w:rsid w:val="00A8279A"/>
     <w:rsid w:val="00A8589C"/>
     <w:rsid w:val="00AE2A39"/>
     <w:rsid w:val="00B970C0"/>
     <w:rsid w:val="00BE27ED"/>
     <w:rsid w:val="00C058A0"/>
     <w:rsid w:val="00C10FE2"/>
     <w:rsid w:val="00C76E02"/>
     <w:rsid w:val="00D06E84"/>
     <w:rsid w:val="00D940FC"/>
     <w:rsid w:val="00E010AB"/>
     <w:rsid w:val="00E22096"/>
     <w:rsid w:val="00E932E5"/>
     <w:rsid w:val="00FC7C85"/>
     <w:rsid w:val="00FF6DBF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -7975,51 +7938,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00507485"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
@@ -8366,67 +8328,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D674E6CA-48A8-4D9D-AD07-89A70167F5A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>680</Words>
-  <Characters>3678</Characters>
+  <Words>684</Words>
+  <Characters>3698</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4350</CharactersWithSpaces>
+  <CharactersWithSpaces>4374</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>HP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>